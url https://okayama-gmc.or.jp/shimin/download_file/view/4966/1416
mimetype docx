--- v0 (2025-10-31)
+++ v1 (2026-07-30)
@@ -1,1038 +1,1042 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="002D648B" w:rsidRDefault="002D648B" w:rsidP="00FA57D9">
-[...6 lines deleted...]
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="6C1FC634" w14:textId="77777777" w:rsidR="002D648B" w:rsidRDefault="002D648B" w:rsidP="00FA57D9"/>
+    <w:p w14:paraId="1A03B533" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>様式１－１</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="1B4B2631" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="2D04F646" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">  年  月  日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="3268B86B" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>寄附申込書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="7677A44E" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="66E73075" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="4E3AD68A" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>地方独立行政法人岡山市立総合医療センター</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="42454466" w14:textId="4AFCB64C" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">                理事長　松本　健五　</w:t>
+        <w:t xml:space="preserve">                理事長　</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0170">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>今城　健二</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047092D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>様</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
-[...6 lines deleted...]
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="765DD5D7" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E1A2AD" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:ind w:firstLineChars="2300" w:firstLine="4830"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>住　　所</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="532A8D34" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:ind w:left="4200" w:firstLineChars="300" w:firstLine="630"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>氏　　名　　　　　　　　　　　　印</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="2277F33C" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:ind w:left="3360" w:firstLineChars="700" w:firstLine="1470"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>電話番号</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
-[...6 lines deleted...]
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="6EBB1B7D" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B1A6A52" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>私は下記のとおり、地方独立行政法人岡山市立総合医療センターに寄附を申し込みます。</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
-[...6 lines deleted...]
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="5F6D9272" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09980445" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>記</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="3"/>
         <w:tblW w:w="8500" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2831"/>
         <w:gridCol w:w="5669"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidTr="00843D4B">
+      <w:tr w:rsidR="002D648B" w:rsidRPr="0047092D" w14:paraId="2244EFAE" w14:textId="77777777" w:rsidTr="00843D4B">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="00843D4B">
+          <w:p w14:paraId="27E89147" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="00843D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047092D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5669" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="00843D4B">
+          <w:p w14:paraId="201A0BD7" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="00843D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047092D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
               </w:rPr>
               <w:t>□ 現金寄附   □ 物品寄附 (物品内容：         )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidTr="00843D4B">
+      <w:tr w:rsidR="002D648B" w:rsidRPr="0047092D" w14:paraId="0DDE864D" w14:textId="77777777" w:rsidTr="00843D4B">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="00843D4B">
+          <w:p w14:paraId="49AB9F02" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="00843D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047092D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">金額・価格 </w:t>
             </w:r>
             <w:r w:rsidRPr="0047092D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（相当額）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5669" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="00843D4B">
+          <w:p w14:paraId="57FFDD6D" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="00843D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidTr="00843D4B">
+      <w:tr w:rsidR="002D648B" w:rsidRPr="0047092D" w14:paraId="50130B4C" w14:textId="77777777" w:rsidTr="00843D4B">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="00843D4B">
+          <w:p w14:paraId="2CD2FA70" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="00843D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047092D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5669" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="00843D4B">
+          <w:p w14:paraId="34DE5296" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="00843D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
-[...6 lines deleted...]
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="05A55567" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32CA0E63" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以上</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="0C96A7C3" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>下記に</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>✓</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>をお願いします。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="0AAE955F" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>□　裏面の地方独立行政法人岡山市立総合医療センター寄附及び遺贈受入規程《抄》について通読し理解したうえで寄附を申し込みます。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="66A51375" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
-[...62 lines deleted...]
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="65E86750" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD052EA" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16098F3C" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C8BB6E" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ACB1B24" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CDD060D" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="663DEF9F" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711E8ADD" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC233E6" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="244DE2E3" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（裏面）</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="5B05DA42" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>地方独立行政法人岡山市立総合医療センター寄附及び遺贈受入規程《抄》</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="0A92EDDF" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="41BC39F6" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="6D0863D0" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（受入の条件）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="75EA0D68" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第２条　法人は、定款第</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> 19 条に規定する業務に充当する場合に限り、寄附等を受け入れることができる。 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="2F114FE2" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>2　寄附等をしようとする者（以下「申込者」という。）が次の各号に掲げる条件を付したと</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="463269BE" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>きは、これを受け入れることができない。</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="170F734B" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">1）寄附等により取得した財産を申込者又は第三者に無償で譲与または貸与すること </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="46C6D2D9" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">2）寄附等により得られた知的財産等を申込者又は第三者に譲渡し、または使用させること </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="54939710" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">3）申込者又は第三者が寄附等の受入にかかる会計を検査すること </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="3D171E8C" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">4）寄附等の申込後も申込者又は第三者の意思により寄附等の全部または一部を取り消すことができること </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="3AFBC39E" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">5）その他の反対給付を申込者が法人に対して求めること </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="678C474F" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>6）その他理事長が病院運営上特に支障があると認める条件が付されていること</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="0B988369" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">3　次の各号に掲げるものは、寄附等を受け入れることができない。 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="74F60139" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">1）寄附等の受入に伴い、法人の経費支出が著しく増大するおそれのあるもの </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="1C99DCBF" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>2）寄附等が遺贈であって、当該遺贈が包括遺贈であるもの</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="55B65ABC" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">3）その他理事長が適当でないと認めるもの </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="4FC3C5D9" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">4　次の各号に掲げる申込者からは、寄附等を受け入れることができない。 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="2489F0B9" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">1）暴力団員による不当な行為の防止等に関する法律（平成３年法律第７７号）第３２条第１項各号に掲げる者 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="5AE4A958" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">1）法令により寄附等が禁止されている者 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="11418165" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>5  学術研究目的の寄附等については、日本製薬工業協会策定の「製薬企業による臨床研究支援の在り方に関する基本的考え方」に則していない場合は、これを受け入れることができない。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
-[...6 lines deleted...]
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="190DACCD" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CAAF549" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（使用目的）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+    <w:p w14:paraId="0590CFEF" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">第５条 </w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0047092D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>寄附等は、原則として患者サービスの向上、地域医療及び高度医療を提供するための病院運営費として活用するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
-[...20 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="1F85B235" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67125F70" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E430C4" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0047092D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002D648B" w:rsidRPr="0047092D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C6F2B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E3EAABE"/>
     <w:lvl w:ilvl="0" w:tplc="522A98DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="750" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1158" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
@@ -1078,154 +1082,156 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3258" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3678" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4098" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="524944282">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E6CDF"/>
     <w:rsid w:val="00021AF1"/>
     <w:rsid w:val="000321F7"/>
     <w:rsid w:val="000E0DD7"/>
     <w:rsid w:val="000E6CDF"/>
     <w:rsid w:val="0011072D"/>
     <w:rsid w:val="001468F2"/>
     <w:rsid w:val="002358FE"/>
     <w:rsid w:val="00237F2A"/>
     <w:rsid w:val="002D648B"/>
     <w:rsid w:val="003B41CC"/>
+    <w:rsid w:val="004B0170"/>
     <w:rsid w:val="008674B2"/>
     <w:rsid w:val="008D7289"/>
     <w:rsid w:val="00975369"/>
     <w:rsid w:val="009A72F5"/>
     <w:rsid w:val="00A17251"/>
     <w:rsid w:val="00AB2C06"/>
     <w:rsid w:val="00B20952"/>
     <w:rsid w:val="00B323AE"/>
     <w:rsid w:val="00B702C7"/>
     <w:rsid w:val="00D477C0"/>
     <w:rsid w:val="00D95ECE"/>
     <w:rsid w:val="00E002C2"/>
     <w:rsid w:val="00EC75B9"/>
+    <w:rsid w:val="00F4578F"/>
     <w:rsid w:val="00FA57D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="65DBD2B8"/>
+  <w14:docId w14:val="26EF6DA7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EFE99166-4EED-4020-943C-7169FDD86D10}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1557,50 +1563,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -1623,51 +1630,51 @@
     <w:rsid w:val="008D7289"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="a4">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00237F2A"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="675155498">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1961,51 +1968,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E9C1E61-F878-4AAE-99F3-C1A0C897E4F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>164</Words>
   <Characters>936</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>