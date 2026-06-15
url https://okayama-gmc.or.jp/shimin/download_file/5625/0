--- v0 (2026-01-30)
+++ v1 (2026-06-15)
@@ -206,74 +206,123 @@
         </w:rPr>
         <w:t xml:space="preserve">氏名（漢字）：               氏名（カタカナ）：                       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:color w:val="FFFFFF"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>で</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DCC5B0" w14:textId="6B2CD318" w:rsidR="00047D96" w:rsidRPr="00144E2A" w:rsidRDefault="00F26E57">
+    <w:p w14:paraId="41DCC5B0" w14:textId="3A3A71F8" w:rsidR="00047D96" w:rsidRPr="00144E2A" w:rsidRDefault="007A6E31">
       <w:pPr>
         <w:spacing w:after="93"/>
         <w:ind w:left="-5" w:hanging="8"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144E2A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">施設名     ：             当事者居住地（都道府県・市町村）：             </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00144E2A">
+        <w:t>ご</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26E57" w:rsidRPr="00144E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>施設名</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>・学校名</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26E57" w:rsidRPr="00144E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：             </w:t>
+      </w:r>
+      <w:r w:rsidR="008541BD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26E57" w:rsidRPr="00144E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">当事者居住地（都道府県・市町村）：       </w:t>
+      </w:r>
+      <w:r w:rsidR="008541BD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26E57" w:rsidRPr="00144E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26E57" w:rsidRPr="00144E2A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:color w:val="FFFFFF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">で  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00144E2A">
+      <w:r w:rsidR="00F26E57" w:rsidRPr="00144E2A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D98CCB9" w14:textId="77777777" w:rsidR="00047D96" w:rsidRDefault="00F26E57">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:ind w:left="-5" w:hanging="8"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>本書類記載日（病院訪問初日）：     年     月     日</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
@@ -1023,61 +1072,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00047D96">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="723" w:bottom="1440" w:left="706" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CEDD3EA" w14:textId="77777777" w:rsidR="000B3F44" w:rsidRDefault="000B3F44" w:rsidP="000B3F44">
+    <w:p w14:paraId="5553B2B7" w14:textId="77777777" w:rsidR="00E41035" w:rsidRDefault="00E41035" w:rsidP="000B3F44">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48714B19" w14:textId="77777777" w:rsidR="000B3F44" w:rsidRDefault="000B3F44" w:rsidP="000B3F44">
+    <w:p w14:paraId="0E2D5E33" w14:textId="77777777" w:rsidR="00E41035" w:rsidRDefault="00E41035" w:rsidP="000B3F44">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1133,61 +1182,61 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6F63C54D" w14:textId="77777777" w:rsidR="000B3F44" w:rsidRDefault="000B3F44">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="33B39E41" w14:textId="77777777" w:rsidR="000B3F44" w:rsidRDefault="000B3F44">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0653A0BF" w14:textId="77777777" w:rsidR="000B3F44" w:rsidRDefault="000B3F44" w:rsidP="000B3F44">
+    <w:p w14:paraId="6422601A" w14:textId="77777777" w:rsidR="00E41035" w:rsidRDefault="00E41035" w:rsidP="000B3F44">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3666C3E8" w14:textId="77777777" w:rsidR="000B3F44" w:rsidRDefault="000B3F44" w:rsidP="000B3F44">
+    <w:p w14:paraId="0F3324DD" w14:textId="77777777" w:rsidR="00E41035" w:rsidRDefault="00E41035" w:rsidP="000B3F44">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="612B89A1" w14:textId="77777777" w:rsidR="000B3F44" w:rsidRDefault="000B3F44">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="53530DA0" w14:textId="343E9FC6" w:rsidR="000B3F44" w:rsidRPr="000B3F44" w:rsidRDefault="000B3F44">
     <w:pPr>
@@ -1199,79 +1248,84 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>様式８</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2EF8ADD7" w14:textId="77777777" w:rsidR="000B3F44" w:rsidRDefault="000B3F44">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00047D96"/>
     <w:rsid w:val="00047D96"/>
     <w:rsid w:val="00070562"/>
     <w:rsid w:val="000B3F44"/>
     <w:rsid w:val="00144E2A"/>
+    <w:rsid w:val="00246F87"/>
     <w:rsid w:val="003D0654"/>
     <w:rsid w:val="003E50AF"/>
-    <w:rsid w:val="00C7451C"/>
-    <w:rsid w:val="00D97FD8"/>
+    <w:rsid w:val="00473466"/>
+    <w:rsid w:val="007A6E31"/>
+    <w:rsid w:val="008541BD"/>
+    <w:rsid w:val="00E41035"/>
+    <w:rsid w:val="00E8118C"/>
     <w:rsid w:val="00F26E57"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2067,69 +2121,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>171</Words>
-  <Characters>976</Characters>
+  <Words>172</Words>
+  <Characters>982</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - 20210921_Åb‰fûÒ˜InÅ1Ðłø</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1145</CharactersWithSpaces>
+  <CharactersWithSpaces>1152</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - 20210921_Åb‰fûÒ˜InÅ1Ðłø</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>